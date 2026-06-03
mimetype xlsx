--- v0 (2026-04-05)
+++ v1 (2026-06-03)
@@ -401,98 +401,103 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F114"/>
+  <dimension ref="A1:G114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A85" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B114" sqref="B114"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col width="26" customWidth="1" min="1" max="1"/>
     <col width="69.7109375" customWidth="1" min="2" max="2"/>
     <col width="13.85546875" customWidth="1" style="2" min="3" max="3"/>
     <col width="25" customWidth="1" style="2" min="4" max="4"/>
     <col width="24.5703125" customWidth="1" style="3" min="5" max="5"/>
     <col width="25" customWidth="1" style="3" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Typ</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Bezeichnung</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>Notiz / Ort</t>
         </is>
       </c>
       <c r="E1" s="3" t="inlineStr">
         <is>
           <t>VP brutto</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>gesamt</t>
         </is>
       </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>Letzte Änderung</t>
+        </is>
+      </c>
     </row>
     <row r="2" ht="15" customHeight="1">
       <c r="A2" t="inlineStr">
         <is>
           <t>Kabel</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Abzweigklemme, 4 Abgänge, HLAK 25</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Preis 03.02.2026</t>
         </is>
       </c>
       <c r="E2" s="3" t="n">
         <v>6</v>
       </c>
       <c r="F2" s="3" t="n">
         <v>0</v>
@@ -2576,50 +2581,55 @@
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Victron</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t xml:space="preserve">Victron Cerbo </t>
         </is>
       </c>
       <c r="C85" s="2" t="n">
         <v>2</v>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Preis 03.02.2026</t>
         </is>
       </c>
       <c r="E85" s="3" t="n">
         <v>268.05</v>
       </c>
       <c r="F85" s="3" t="n">
         <v>536.1</v>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>14.04.2026 09:39</t>
+        </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Victron</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Victron Color Control inkl. Wallmount</t>
         </is>
       </c>
       <c r="C86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Preis 03.02.2026</t>
         </is>
       </c>
       <c r="E86" s="3" t="n">
         <v>600</v>
       </c>
       <c r="F86" s="3" t="n">